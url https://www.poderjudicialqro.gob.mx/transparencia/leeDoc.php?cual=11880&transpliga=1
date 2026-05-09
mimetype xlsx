--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cecy_\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7918B4D3-A4A5-4BBC-8854-274AD089D833}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C679B5C5-177B-44C2-A00D-7FB677A743CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FD9EB4D-DAA5-48C9-BB98-24BA3EC28412}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -87,54 +87,54 @@
   <si>
     <t>Nombramientos</t>
   </si>
   <si>
     <t>Solicitudes de Servicios Internos al Personal en Nuevo Sistema Electrónico</t>
   </si>
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Mes reportado:</t>
   </si>
   <si>
     <t>Datos estadísticos de la Dirección de Recursos Humanos</t>
   </si>
   <si>
     <t>Manifiestos Generados</t>
   </si>
   <si>
     <t>Cambios de Titulares de Área y Juzgados</t>
   </si>
   <si>
     <t>Descripciones de puesto aplicadas</t>
   </si>
   <si>
-    <t>Febrero</t>
-[...2 lines deleted...]
-    <t>Nuevas Personas Pensionadas y Jubiladas</t>
+    <t>Marzo</t>
+  </si>
+  <si>
+    <t>Nuevas Personas Jubiladas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -562,214 +562,214 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4DB6390-4E51-4AC8-958E-CA4970F3AFC4}">
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:XFD22"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="70" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9">
         <v>2026</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
-        <v>811</v>
+        <v>888</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="7">
-        <v>1074</v>
+        <v>564</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
-        <v>1854</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="7">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="8">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="7">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="8">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="7">
-        <v>6075</v>
+        <v>6555</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="8">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="2" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="7">
-        <v>1741</v>
+        <v>1844</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:B22">
     <sortCondition ref="A7:A22"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>