--- v3 (2026-05-09)
+++ v4 (2026-09-14)
@@ -1,140 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cecy_\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C679B5C5-177B-44C2-A00D-7FB677A743CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5DC8508-5A60-425E-B482-F719E49A6568}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FD9EB4D-DAA5-48C9-BB98-24BA3EC28412}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Atenciones a solicitudes a tráves de correo electrónico</t>
   </si>
   <si>
     <t>Atenciones de Llamadas Telefónicas</t>
   </si>
   <si>
     <t>Atención Presencial brindada a Personas Servidoras Públicas y Usuarias</t>
   </si>
   <si>
     <t>Avisos a Visitaduría y Contraloría para entrega - recepción</t>
   </si>
   <si>
     <t>Constancias Emitidas</t>
   </si>
   <si>
-    <t>Gestiones Administrativas para Actualización Plataforma Estatal Anticorrupción</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestiones Administrativas para Actualización del SEMOD</t>
   </si>
   <si>
     <t>Gestiones Administrativas para el Movimiento de Personal</t>
   </si>
   <si>
     <t>Gestiones Administrativas para Ingreso de Personas Meritorias, Prestadoras de Sevicio y Practicantes</t>
   </si>
   <si>
     <t>Gestiones Administrativas para la Generación de la Nómina</t>
   </si>
   <si>
     <t>Nombramientos</t>
   </si>
   <si>
     <t>Solicitudes de Servicios Internos al Personal en Nuevo Sistema Electrónico</t>
   </si>
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Mes reportado:</t>
   </si>
   <si>
     <t>Datos estadísticos de la Dirección de Recursos Humanos</t>
   </si>
   <si>
-    <t>Manifiestos Generados</t>
-[...1 lines deleted...]
-  <si>
     <t>Cambios de Titulares de Área y Juzgados</t>
   </si>
   <si>
-    <t>Descripciones de puesto aplicadas</t>
-[...5 lines deleted...]
-    <t>Nuevas Personas Jubiladas</t>
+    <t>Agosto</t>
+  </si>
+  <si>
+    <t>Descripciones de Puesto Aplicadas</t>
+  </si>
+  <si>
+    <t>Nuevas Personas Jubiladas y Pensionadas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -559,222 +553,206 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4DB6390-4E51-4AC8-958E-CA4970F3AFC4}">
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="70" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9">
         <v>2026</v>
       </c>
       <c r="B3" s="9"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="8">
-        <v>888</v>
+        <v>953</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="7">
-        <v>564</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
-        <v>1836</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
-        <v>8</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B11" s="8">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="7">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="8">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="7">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="7">
-[...6 lines deleted...]
-      </c>
       <c r="B15" s="8">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="7">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="8">
-        <v>16</v>
+        <v>7836</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="7">
-        <v>6555</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B19" s="8">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
-        <v>6</v>
-[...15 lines deleted...]
-        <v>1844</v>
+        <v>2003</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:B22">
-    <sortCondition ref="A7:A22"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:B20">
+    <sortCondition ref="A7:A20"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>