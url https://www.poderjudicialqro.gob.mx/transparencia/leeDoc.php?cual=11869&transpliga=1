--- v0 (2025-10-29)
+++ v1 (2026-09-13)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mireya\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\CONTRALORÍA\Datos abiertos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0E0B2137-9417-4234-97D9-D362E0338FCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{57FD0916-4774-4F6A-9A93-4A92BC848C33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED41947A-3E96-47F5-9C78-D7ED6920178E}"/>
   </bookViews>
   <sheets>
     <sheet name="DCI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Datos estadísticos de la Dirección de Contraloría Interna</t>
   </si>
   <si>
     <t>Mes reportado:</t>
@@ -66,51 +65,51 @@
   <si>
     <t>Auditorias en proceso</t>
   </si>
   <si>
     <t>Arqueos de caja</t>
   </si>
   <si>
     <t>Procedimientos de entrega recepción</t>
   </si>
   <si>
     <t>Declaraciones patrimoniales presentadas</t>
   </si>
   <si>
     <t>Participaciones en Comité de Adquisiciones</t>
   </si>
   <si>
     <t>Expedientes de investigación aperturados</t>
   </si>
   <si>
     <t>Expedientes de investigación concluidos</t>
   </si>
   <si>
     <t xml:space="preserve">Expedientes de investigación en proceso </t>
   </si>
   <si>
-    <t>Febrero</t>
+    <t>JULIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -533,205 +532,199 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F936A116-E638-4DE0-B8CD-AF0B1C9150A3}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="37.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11"/>
     </row>
-    <row r="2" spans="1:2" ht="18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="11">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B3" s="11"/>
     </row>
     <row r="4" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="9">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="7">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="9">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DCI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Poder Judicial del Estado de Querétaro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>