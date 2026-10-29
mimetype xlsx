--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\CONTRALORÍA\Datos abiertos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{57FD0916-4774-4F6A-9A93-4A92BC848C33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{136EB054-41FA-4EBD-A498-22E607279D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED41947A-3E96-47F5-9C78-D7ED6920178E}"/>
   </bookViews>
   <sheets>
     <sheet name="DCI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Datos estadísticos de la Dirección de Contraloría Interna</t>
   </si>
   <si>
     <t>Mes reportado:</t>
@@ -65,51 +65,51 @@
   <si>
     <t>Auditorias en proceso</t>
   </si>
   <si>
     <t>Arqueos de caja</t>
   </si>
   <si>
     <t>Procedimientos de entrega recepción</t>
   </si>
   <si>
     <t>Declaraciones patrimoniales presentadas</t>
   </si>
   <si>
     <t>Participaciones en Comité de Adquisiciones</t>
   </si>
   <si>
     <t>Expedientes de investigación aperturados</t>
   </si>
   <si>
     <t>Expedientes de investigación concluidos</t>
   </si>
   <si>
     <t xml:space="preserve">Expedientes de investigación en proceso </t>
   </si>
   <si>
-    <t>JULIO</t>
+    <t>SEPTIEMBRE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -593,115 +593,115 @@
     <row r="5" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="9">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="7">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="36" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>