--- v2 (2026-01-28)
+++ v3 (2026-04-29)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Carlos Dinorín\Documents\01. PRESIDENCIA\INFORMES MENSUALES\DTI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E9DB639-2F45-40AB-BB3A-AEFCA09A220A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F3BC48C-69CA-474F-AFDA-9D946CA53FC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13650" yWindow="0" windowWidth="15255" windowHeight="15585" xr2:uid="{C5CA1C9C-09A6-4177-BF84-9DE8AB3F2B01}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C5CA1C9C-09A6-4177-BF84-9DE8AB3F2B01}"/>
   </bookViews>
   <sheets>
     <sheet name="DTI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C22" i="1" l="1"/>
@@ -103,51 +103,51 @@
   <si>
     <t>Total de consultas</t>
   </si>
   <si>
     <t>TOTAL DE USUARIOS ACTIVOS EN EXPEDIENTE ELECTRÓNICO</t>
   </si>
   <si>
     <t>Personas capacitadas del Poder Judicial</t>
   </si>
   <si>
     <t>Pensiones Alimenticias en Página web</t>
   </si>
   <si>
     <t>Constancias de depósito</t>
   </si>
   <si>
     <t>Consultas de documentos</t>
   </si>
   <si>
     <t>Desde la Página web</t>
   </si>
   <si>
     <t>Desde la Aplicación móvil</t>
   </si>
   <si>
-    <t>Diciembre</t>
+    <t>Marzo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -376,51 +376,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -445,63 +445,60 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -782,251 +779,251 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A462CB6F-2783-4DBD-B9CB-0073C4F36048}">
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:D5"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="52.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
     </row>
     <row r="2" spans="1:4" ht="18">
       <c r="A2" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:4" ht="18">
       <c r="A3" s="23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:4" ht="18">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="25"/>
-      <c r="D5" s="25"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="28.5">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>59</v>
+        <v>161</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="28.5">
       <c r="A9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="8">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="28.5">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>1294</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="17"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="6">
-        <v>71707</v>
+        <v>59906</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8">
-        <v>14263</v>
+        <v>13306</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4"/>
       <c r="B18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="42.75">
       <c r="A19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="6">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="21"/>
       <c r="B20" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="8">
         <f>C21-C19</f>
-        <v>229</v>
+        <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="30.75" thickBot="1">
       <c r="A21" s="22"/>
       <c r="B21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="13">
-        <v>240</v>
+        <v>498</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="6">
         <f>C24-C23</f>
-        <v>959132</v>
+        <v>1519747</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="27"/>
+      <c r="A23" s="25"/>
       <c r="B23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="8">
-        <v>56832</v>
+        <v>107727</v>
       </c>
       <c r="D23" s="12"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" thickBot="1">
-      <c r="A24" s="28"/>
+      <c r="A24" s="26"/>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="11">
-        <v>1015964</v>
+        <v>1627474</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="15.75" thickBot="1">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="11">
-        <v>11017</v>
+        <v>11532</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A22:A24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">