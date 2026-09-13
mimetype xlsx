--- v4 (2026-06-13)
+++ v5 (2026-09-13)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Documents\JEFATURA\01.PRESIDENCIA\INFORMES MENSUALES\DTI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9160BD3-2A08-4B46-9B12-FE1A6CB9D628}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE68AFB4-4493-4A63-A37A-F352ACF83E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C5CA1C9C-09A6-4177-BF84-9DE8AB3F2B01}"/>
   </bookViews>
   <sheets>
     <sheet name="DTI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C22" i="1" l="1"/>
-  <c r="C20" i="1"/>
+  <c r="C20" i="1" l="1"/>
+  <c r="C22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="22">
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Datos estadísticos de la Dirección de Tecnologías de la Información</t>
   </si>
   <si>
     <t>Mes reportado:</t>
   </si>
   <si>
     <t>Concepto</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Adecuaciones de Sistemas Implementados</t>
   </si>
   <si>
     <t>Monitoreos técnicos de audiencias orales</t>
@@ -103,51 +103,51 @@
   <si>
     <t>Total de consultas</t>
   </si>
   <si>
     <t>TOTAL DE USUARIOS ACTIVOS EN EXPEDIENTE ELECTRÓNICO</t>
   </si>
   <si>
     <t>Personas capacitadas del Poder Judicial</t>
   </si>
   <si>
     <t>Pensiones Alimenticias en Página web</t>
   </si>
   <si>
     <t>Constancias de depósito</t>
   </si>
   <si>
     <t>Consultas de documentos</t>
   </si>
   <si>
     <t>Desde la Página web</t>
   </si>
   <si>
     <t>Desde la Aplicación móvil</t>
   </si>
   <si>
-    <t>Mayo</t>
+    <t>Agosto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -778,252 +778,252 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A462CB6F-2783-4DBD-B9CB-0073C4F36048}">
   <dimension ref="A1:D26"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.33203125" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.109375" customWidth="1"/>
+    <col min="1" max="1" width="29.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="52.7109375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="22.2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
     </row>
-    <row r="2" spans="1:4" ht="22.2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
     </row>
-    <row r="3" spans="1:4" ht="22.2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="23">
         <v>2026</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
     </row>
-    <row r="4" spans="1:4" ht="22.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
     </row>
-    <row r="5" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
     </row>
-    <row r="6" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
     </row>
-    <row r="7" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="34.799999999999997" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" ht="36" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="34.799999999999997" x14ac:dyDescent="0.3">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="36" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="8">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" ht="34.799999999999997" x14ac:dyDescent="0.3">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="36" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>1945</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11"/>
     </row>
-    <row r="12" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="17"/>
     </row>
-    <row r="13" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="6">
-        <v>58950</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>51702</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8">
-        <v>12889</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>10625</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
     </row>
-    <row r="18" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="52.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="6">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
       <c r="B20" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="8">
         <f>C21-C19</f>
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="35.4" thickBot="1" x14ac:dyDescent="0.35">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="36.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="22"/>
       <c r="B21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="13">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="6">
         <f>C24-C23</f>
-        <v>1549350</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="17.399999999999999" x14ac:dyDescent="0.3">
+        <v>1635351</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="26"/>
       <c r="B23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="8">
-        <v>112623</v>
+        <v>119765</v>
       </c>
       <c r="D23" s="12"/>
     </row>
-    <row r="24" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="27"/>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="11">
-        <v>1661973</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+        <v>1755116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="11">
-        <v>11669</v>
+        <v>11869</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A22:A24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">