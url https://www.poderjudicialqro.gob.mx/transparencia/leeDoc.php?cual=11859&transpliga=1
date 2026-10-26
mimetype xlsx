--- v6 (2026-09-09)
+++ v7 (2026-10-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cecy_\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13DB4DCB-47D2-487D-852A-41F56E5F237B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F91EEC64-8FDF-4E86-99BF-B3367442CD37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8BDEC163-30EB-4BDF-A138-B5EA539ADA32}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -145,51 +145,51 @@
   <si>
     <t>Acuerdos</t>
   </si>
   <si>
     <t>Historiales de cuaderno</t>
   </si>
   <si>
     <t>Informes y constancias de existencia o inexistencia de depósitos</t>
   </si>
   <si>
     <t>Entrega de referencias bancarias</t>
   </si>
   <si>
     <t>Cuadernos de pensión aperturados</t>
   </si>
   <si>
     <t>Cuadernos de renta y pago aperturados</t>
   </si>
   <si>
     <t>Cuentas bancarias de beneficiarios recepcionadas</t>
   </si>
   <si>
     <t>Central de Consignaciones S.J.R.</t>
   </si>
   <si>
-    <t>Julio de 2026</t>
+    <t>Septiembre de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -236,80 +236,71 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A1A1A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF604EFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADADA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF272282"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF272282"/>
       </left>
       <right style="thin">
         <color rgb="FF272282"/>
       </right>
       <top style="thin">
         <color rgb="FF272282"/>
       </top>
       <bottom style="thin">
         <color rgb="FF272282"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF272282"/>
       </top>
@@ -372,173 +363,173 @@
       <top/>
       <bottom style="thin">
         <color rgb="FF272282"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -818,719 +809,719 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A35C6D-A304-4242-9F61-CF09225D024D}">
   <dimension ref="A1:D63"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A53" workbookViewId="0">
-      <selection activeCell="C69" sqref="C69"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="G75" sqref="G75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...1 lines deleted...]
-      <c r="D1" s="32"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="32"/>
-[...1 lines deleted...]
-      <c r="D2" s="32"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="32">
+      <c r="A3" s="38">
         <v>2026</v>
       </c>
-      <c r="B3" s="32"/>
-[...1 lines deleted...]
-      <c r="D3" s="32"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="1"/>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="3"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="41"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="3"/>
-[...2 lines deleted...]
-      <c r="D6" s="3"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="35">
-[...3 lines deleted...]
-      <c r="D7" s="3"/>
+      <c r="B7" s="42">
+        <v>5295</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="41"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="3"/>
-[...2 lines deleted...]
-      <c r="D8" s="3"/>
+      <c r="A8" s="41"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="35">
-[...3 lines deleted...]
-      <c r="D9" s="3"/>
+      <c r="B9" s="42">
+        <v>21359</v>
+      </c>
+      <c r="C9" s="42"/>
+      <c r="D9" s="41"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="3"/>
-[...2 lines deleted...]
-      <c r="D10" s="3"/>
+      <c r="A10" s="41"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="35">
-[...3 lines deleted...]
-      <c r="D11" s="3"/>
+      <c r="B11" s="42">
+        <v>20297</v>
+      </c>
+      <c r="C11" s="42"/>
+      <c r="D11" s="41"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="3"/>
-[...2 lines deleted...]
-      <c r="D12" s="3"/>
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5"/>
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
     </row>
     <row r="14" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="8">
-[...3 lines deleted...]
-        <v>0.99109999999999998</v>
+      <c r="C15" s="7">
+        <v>14177</v>
+      </c>
+      <c r="D15" s="8">
+        <v>0.98619999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="31"/>
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="30"/>
+      <c r="B16" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="11">
-[...3 lines deleted...]
-        <v>8.8999999999999999E-3</v>
+      <c r="C16" s="10">
+        <v>198</v>
+      </c>
+      <c r="D16" s="11">
+        <v>1.38E-2</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="31"/>
-      <c r="B17" s="7" t="s">
+      <c r="A17" s="30"/>
+      <c r="B17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="8">
-[...3 lines deleted...]
-        <v>0.85499999999999998</v>
+      <c r="C17" s="7">
+        <v>11781</v>
+      </c>
+      <c r="D17" s="8">
+        <v>0.84360000000000002</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="31"/>
-      <c r="B18" s="10" t="s">
+      <c r="A18" s="30"/>
+      <c r="B18" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="11">
-[...3 lines deleted...]
-        <v>0.14499999999999999</v>
+      <c r="C18" s="10">
+        <v>2183</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.15640000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="37"/>
-      <c r="C19" s="13">
+      <c r="B19" s="32"/>
+      <c r="C19" s="12">
         <f>SUM(C15:C18)</f>
-        <v>30717</v>
-[...1 lines deleted...]
-      <c r="D19" s="5"/>
+        <v>28339</v>
+      </c>
+      <c r="D19" s="4"/>
     </row>
     <row r="20" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="3"/>
-[...2 lines deleted...]
-      <c r="D20" s="3"/>
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="31" t="s">
+      <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="8">
-[...3 lines deleted...]
-        <v>0.99080000000000001</v>
+      <c r="C22" s="7">
+        <v>5214</v>
+      </c>
+      <c r="D22" s="8">
+        <v>0.98929999999999996</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="31"/>
-      <c r="B23" s="10" t="s">
+      <c r="A23" s="30"/>
+      <c r="B23" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="11">
-[...3 lines deleted...]
-        <v>9.1999999999999998E-3</v>
+      <c r="C23" s="10">
+        <v>56</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1.0699999999999999E-2</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A24" s="31"/>
-      <c r="B24" s="7" t="s">
+      <c r="A24" s="30"/>
+      <c r="B24" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="8">
-[...3 lines deleted...]
-        <v>0.88880000000000003</v>
+      <c r="C24" s="7">
+        <v>4519</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0.88049999999999995</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A25" s="31"/>
-      <c r="B25" s="10" t="s">
+      <c r="A25" s="30"/>
+      <c r="B25" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="10">
         <v>613</v>
       </c>
-      <c r="D25" s="12">
-        <v>0.11119999999999999</v>
+      <c r="D25" s="11">
+        <v>0.1195</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="37"/>
-      <c r="C26" s="13">
+      <c r="B26" s="32"/>
+      <c r="C26" s="12">
         <f>SUM(C22:C25)</f>
-        <v>11217</v>
-[...1 lines deleted...]
-      <c r="D26" s="5"/>
+        <v>10402</v>
+      </c>
+      <c r="D26" s="4"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="5"/>
-[...2 lines deleted...]
-      <c r="D27" s="5"/>
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
     </row>
     <row r="28" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
+      <c r="A28" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A29" s="31" t="s">
+      <c r="A29" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="8">
-[...2 lines deleted...]
-      <c r="D29" s="9">
+      <c r="C29" s="7">
+        <v>915</v>
+      </c>
+      <c r="D29" s="8">
         <f>C29/$C$33</f>
-        <v>0.45352279455298994</v>
+        <v>0.43758967001434718</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="31"/>
-      <c r="B30" s="10" t="s">
+      <c r="A30" s="30"/>
+      <c r="B30" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="11">
-[...2 lines deleted...]
-      <c r="D30" s="12">
+      <c r="C30" s="10">
+        <v>681</v>
+      </c>
+      <c r="D30" s="11">
         <f>C30/$C$33</f>
-        <v>0.31557134399052694</v>
+        <v>0.32568149210903874</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A31" s="31" t="s">
+      <c r="A31" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B31" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="7">
+        <v>288</v>
+      </c>
+      <c r="D31" s="8">
+        <f>C31/$C$33</f>
+        <v>0.13773314203730272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="30"/>
+      <c r="B32" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="10">
         <v>207</v>
       </c>
-      <c r="D31" s="9">
-[...6 lines deleted...]
-      <c r="B32" s="10" t="s">
+      <c r="D32" s="11">
+        <f>C32/$C$33</f>
+        <v>9.8995695839311337E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="12">
+        <f>SUM(C29:C32)</f>
+        <v>2091</v>
+      </c>
+      <c r="D33" s="4"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+    </row>
+    <row r="35" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="17">
+        <v>272</v>
+      </c>
+      <c r="D36" s="18">
+        <f>C36/$C$41</f>
+        <v>0.48484848484848486</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="37"/>
+      <c r="B37" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="11">
-[...8 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="C37" s="20">
+        <v>187</v>
+      </c>
+      <c r="D37" s="21">
+        <f>C37/$C$41</f>
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="20">
+        <v>63</v>
+      </c>
+      <c r="D38" s="21">
+        <f>C38/$C$41</f>
+        <v>0.11229946524064172</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="15"/>
+      <c r="B39" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="20">
+        <v>39</v>
+      </c>
+      <c r="D39" s="21">
+        <f>C39/$C$41</f>
+        <v>6.9518716577540107E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="22"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="25"/>
+    </row>
+    <row r="41" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B33" s="37"/>
-[...19 lines deleted...]
-      <c r="C35" s="15" t="s">
+      <c r="B41" s="32"/>
+      <c r="C41" s="12">
+        <f>SUM(C36:C39)</f>
+        <v>561</v>
+      </c>
+      <c r="D41" s="4"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+    </row>
+    <row r="43" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D35" s="15" t="s">
-[...38 lines deleted...]
-      <c r="C38" s="21">
+      <c r="D43" s="4"/>
+    </row>
+    <row r="44" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" s="27">
+        <v>209</v>
+      </c>
+      <c r="D44" s="4"/>
+    </row>
+    <row r="45" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="34"/>
+      <c r="B45" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="29">
+        <v>115</v>
+      </c>
+      <c r="D45" s="4"/>
+    </row>
+    <row r="46" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="34"/>
+      <c r="B46" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="27">
+        <v>383</v>
+      </c>
+      <c r="D46" s="4"/>
+    </row>
+    <row r="47" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="34"/>
+      <c r="B47" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="29">
+        <v>244</v>
+      </c>
+      <c r="D47" s="4"/>
+    </row>
+    <row r="48" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="34"/>
+      <c r="B48" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C48" s="27">
+        <v>181</v>
+      </c>
+      <c r="D48" s="4"/>
+    </row>
+    <row r="49" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="34"/>
+      <c r="B49" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="29">
+        <v>166</v>
+      </c>
+      <c r="D49" s="4"/>
+    </row>
+    <row r="50" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="34"/>
+      <c r="B50" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="27">
+        <v>21</v>
+      </c>
+      <c r="D50" s="4"/>
+    </row>
+    <row r="51" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="35"/>
+      <c r="B51" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="29">
+        <v>102</v>
+      </c>
+      <c r="D51" s="4"/>
+    </row>
+    <row r="52" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="36"/>
+      <c r="C52" s="12">
+        <f>SUM(C44:C51)</f>
+        <v>1421</v>
+      </c>
+      <c r="D52" s="4"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="4"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+    </row>
+    <row r="54" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="4"/>
+    </row>
+    <row r="55" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C55" s="27">
+        <v>68</v>
+      </c>
+      <c r="D55" s="4"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="34"/>
+      <c r="B56" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="29">
+        <v>3</v>
+      </c>
+      <c r="D56" s="4"/>
+    </row>
+    <row r="57" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="34"/>
+      <c r="B57" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="27">
+        <v>98</v>
+      </c>
+      <c r="D57" s="4"/>
+    </row>
+    <row r="58" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="34"/>
+      <c r="B58" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="29">
+        <v>50</v>
+      </c>
+      <c r="D58" s="4"/>
+    </row>
+    <row r="59" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="34"/>
+      <c r="B59" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" s="27">
+        <v>50</v>
+      </c>
+      <c r="D59" s="4"/>
+    </row>
+    <row r="60" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="34"/>
+      <c r="B60" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C60" s="29">
         <v>49</v>
       </c>
-      <c r="D38" s="22">
-[...24 lines deleted...]
-      <c r="A41" s="36" t="s">
+      <c r="D60" s="4"/>
+    </row>
+    <row r="61" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="34"/>
+      <c r="B61" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" s="27">
+        <v>2</v>
+      </c>
+      <c r="D61" s="4"/>
+    </row>
+    <row r="62" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="35"/>
+      <c r="B62" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C62" s="29">
+        <v>44</v>
+      </c>
+      <c r="D62" s="4"/>
+    </row>
+    <row r="63" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="37"/>
-[...222 lines deleted...]
-      <c r="C63" s="13">
+      <c r="B63" s="36"/>
+      <c r="C63" s="12">
         <f>SUM(C55:C62)</f>
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="D63" s="5"/>
+        <v>364</v>
+      </c>
+      <c r="D63" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A55:A62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A44:A51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="A15:A18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>