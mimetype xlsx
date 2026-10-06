--- v4 (2026-08-22)
+++ v5 (2026-10-06)
@@ -1,82 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Estadística para página de internet\2026\Agosto\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A28CB1ED-9CF1-4A32-A175-FF1D03026224}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2F0ACB4-E3AC-40D3-AC3E-2B0E11F79834}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="0" windowWidth="14400" windowHeight="15600" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
   </bookViews>
   <sheets>
     <sheet name="Juzgados Familiares" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D58" i="1" l="1"/>
+  <c r="E23" i="1" l="1"/>
+  <c r="D23" i="1"/>
+  <c r="C23" i="1"/>
+  <c r="B23" i="1"/>
+  <c r="D58" i="1"/>
   <c r="C58" i="1"/>
   <c r="B58" i="1"/>
   <c r="D42" i="1"/>
   <c r="C42" i="1"/>
   <c r="B42" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="43">
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Distrito Judicial Querétaro</t>
   </si>
   <si>
     <t>Mes reportado:</t>
   </si>
   <si>
     <t>Juzgado</t>
   </si>
   <si>
     <t>Demandas recibidas</t>
   </si>
@@ -1024,304 +1028,308 @@
         <v>1</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
     </row>
     <row r="4" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A4" s="40">
         <v>2026</v>
       </c>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
     </row>
     <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="42" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="33" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="35"/>
     </row>
     <row r="10" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="31">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="C11" s="31">
-        <v>1588</v>
+        <v>2823</v>
       </c>
       <c r="D11" s="31">
-        <v>1665</v>
+        <v>2671</v>
       </c>
       <c r="E11" s="31">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="13">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="C12" s="13">
-        <v>1667</v>
+        <v>2995</v>
       </c>
       <c r="D12" s="13">
-        <v>1744</v>
+        <v>2996</v>
       </c>
       <c r="E12" s="13">
-        <v>47</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="31">
+        <v>132</v>
+      </c>
+      <c r="C13" s="31">
+        <v>2454</v>
+      </c>
+      <c r="D13" s="31">
+        <v>2176</v>
+      </c>
+      <c r="E13" s="31">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="13">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="C14" s="13">
-        <v>1368</v>
+        <v>2447</v>
       </c>
       <c r="D14" s="13">
-        <v>1355</v>
+        <v>2421</v>
       </c>
       <c r="E14" s="13">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="31">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="C15" s="31">
-        <v>1561</v>
+        <v>2828</v>
       </c>
       <c r="D15" s="31">
-        <v>1574</v>
+        <v>2793</v>
       </c>
       <c r="E15" s="31">
-        <v>39</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="13">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="C16" s="13">
-        <v>1512</v>
+        <v>2612</v>
       </c>
       <c r="D16" s="13">
-        <v>1287</v>
+        <v>2700</v>
       </c>
       <c r="E16" s="13">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="31">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="C17" s="31">
-        <v>1372</v>
+        <v>2511</v>
       </c>
       <c r="D17" s="31">
-        <v>1432</v>
+        <v>2333</v>
       </c>
       <c r="E17" s="31">
-        <v>44</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="13">
-        <v>68</v>
+        <v>126</v>
       </c>
       <c r="C18" s="13">
-        <v>1357</v>
+        <v>2406</v>
       </c>
       <c r="D18" s="13">
-        <v>1380</v>
+        <v>2463</v>
       </c>
       <c r="E18" s="13">
-        <v>53</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="31">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="C19" s="31">
-        <v>1288</v>
+        <v>2358</v>
       </c>
       <c r="D19" s="31">
-        <v>1489</v>
+        <v>2181</v>
       </c>
       <c r="E19" s="31">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="13">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="C20" s="13">
-        <v>1491</v>
+        <v>2616</v>
       </c>
       <c r="D20" s="13">
-        <v>1530</v>
+        <v>2508</v>
       </c>
       <c r="E20" s="13">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="C21" s="31">
-        <v>1538</v>
+        <v>2594</v>
       </c>
       <c r="D21" s="31">
-        <v>1495</v>
+        <v>2440</v>
       </c>
       <c r="E21" s="31">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="13">
-        <v>79</v>
+        <v>150</v>
       </c>
       <c r="C22" s="13">
-        <v>1259</v>
+        <v>2121</v>
       </c>
       <c r="D22" s="13">
-        <v>1286</v>
+        <v>2103</v>
       </c>
       <c r="E22" s="13">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="32">
-        <v>855</v>
+        <f>SUM(B11:B22)</f>
+        <v>1579</v>
       </c>
       <c r="C23" s="32">
-        <v>17402</v>
+        <f t="shared" ref="C23:E23" si="0">SUM(C11:C22)</f>
+        <v>30765</v>
       </c>
       <c r="D23" s="32">
-        <v>17613</v>
+        <f t="shared" si="0"/>
+        <v>29785</v>
       </c>
       <c r="E23" s="32">
-        <v>460</v>
+        <f t="shared" si="0"/>
+        <v>725</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="18"/>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="38"/>
       <c r="D28" s="39"/>
     </row>
     <row r="29" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>25</v>
@@ -1367,324 +1375,336 @@
       </c>
       <c r="B32" s="22">
         <v>81</v>
       </c>
       <c r="C32" s="23">
         <v>5</v>
       </c>
       <c r="D32" s="24">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25">
         <v>77</v>
       </c>
       <c r="C33" s="26">
         <v>5</v>
       </c>
       <c r="D33" s="24">
         <v>82</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="27">
         <v>75</v>
       </c>
       <c r="C34" s="28">
         <v>6</v>
       </c>
       <c r="D34" s="24">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25">
         <v>82</v>
       </c>
       <c r="C35" s="26">
         <v>4</v>
       </c>
       <c r="D35" s="29">
         <v>86</v>
       </c>
     </row>
-    <row r="36" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="22">
         <v>51</v>
       </c>
       <c r="C36" s="23">
         <v>2</v>
       </c>
       <c r="D36" s="24">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="25"/>
-[...1 lines deleted...]
-      <c r="D37" s="24"/>
+      <c r="B37" s="25">
+        <v>102</v>
+      </c>
+      <c r="C37" s="26">
+        <v>8</v>
+      </c>
+      <c r="D37" s="24">
+        <v>110</v>
+      </c>
     </row>
     <row r="38" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="23"/>
       <c r="D38" s="24"/>
     </row>
     <row r="39" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="25"/>
       <c r="C39" s="26"/>
       <c r="D39" s="24"/>
     </row>
-    <row r="40" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="40" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="27"/>
       <c r="C40" s="28"/>
       <c r="D40" s="24"/>
     </row>
-    <row r="41" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="41" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="25"/>
       <c r="C41" s="26"/>
       <c r="D41" s="24"/>
     </row>
-    <row r="42" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="30">
         <f>SUM(B30:B41)</f>
-        <v>515</v>
+        <v>617</v>
       </c>
       <c r="C42" s="30">
         <f>SUM(C30:C41)</f>
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D42" s="30">
         <f>SUM(D30:D41)</f>
-        <v>547</v>
+        <v>657</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="44" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="37" t="s">
         <v>24</v>
       </c>
       <c r="C44" s="38"/>
       <c r="D44" s="39"/>
     </row>
     <row r="45" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="46" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="9">
         <v>131</v>
       </c>
       <c r="C46" s="10">
         <v>33</v>
       </c>
       <c r="D46" s="11">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="13">
         <v>54</v>
       </c>
       <c r="C47" s="14">
         <v>17</v>
       </c>
       <c r="D47" s="15">
         <v>16</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="9">
         <v>38</v>
       </c>
       <c r="C48" s="10">
         <v>15</v>
       </c>
       <c r="D48" s="11">
         <v>4</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13">
         <v>36</v>
       </c>
       <c r="C49" s="14">
         <v>21</v>
       </c>
       <c r="D49" s="15">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="19">
         <v>43</v>
       </c>
       <c r="C50" s="20">
         <v>24</v>
       </c>
       <c r="D50" s="21">
         <v>11</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13">
         <v>59</v>
       </c>
       <c r="C51" s="14">
         <v>32</v>
       </c>
       <c r="D51" s="15">
         <v>18</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="9">
         <v>4</v>
       </c>
       <c r="C52" s="10">
         <v>20</v>
       </c>
       <c r="D52" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="13"/>
-[...3 lines deleted...]
-    <row r="54" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="B53" s="13">
+        <v>112</v>
+      </c>
+      <c r="C53" s="14">
+        <v>34</v>
+      </c>
+      <c r="D53" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="9"/>
       <c r="C54" s="10"/>
       <c r="D54" s="11"/>
     </row>
-    <row r="55" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="13"/>
       <c r="C55" s="14"/>
       <c r="D55" s="15"/>
     </row>
-    <row r="56" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="9"/>
       <c r="C56" s="10"/>
       <c r="D56" s="11"/>
     </row>
-    <row r="57" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="13"/>
       <c r="C57" s="14"/>
       <c r="D57" s="15"/>
     </row>
-    <row r="58" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="17">
         <f>SUM(B46:B57)</f>
-        <v>365</v>
+        <v>477</v>
       </c>
       <c r="C58" s="17">
         <f>SUM(C46:C57)</f>
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="D58" s="17">
         <f>SUM(D46:D57)</f>
-        <v>78</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">