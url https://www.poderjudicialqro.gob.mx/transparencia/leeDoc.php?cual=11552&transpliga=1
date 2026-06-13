--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Estadística para página de internet\Marzo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Estadística para página de internet\Mayo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3C2B12C-73DC-4402-8D07-5606F61238F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4325ACF0-94CB-4358-BDD9-DD8979FE6243}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14400" yWindow="0" windowWidth="14400" windowHeight="15600" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
   </bookViews>
   <sheets>
     <sheet name="Juzgados Civiles SJR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
@@ -80,152 +80,133 @@
   <si>
     <t>1° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>2° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>3° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>4° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>5° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>MIXTOS</t>
   </si>
   <si>
     <t>Datos estadísticos de los Juzgados Mixtos de Primera Instancia</t>
   </si>
   <si>
     <t>Sentencias Dictadas (Interlocutorias + Definitivas)</t>
   </si>
   <si>
-    <t>Marzo</t>
+    <t>Mayo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A1A1A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF604EFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDADADA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF272282"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -375,114 +356,111 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{4AED30E9-9116-4484-A620-55E302E484B8}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -762,239 +740,239 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3728CFC7-32AA-476D-9B56-716E2DBC4CAC}">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:D6"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
     <col min="2" max="5" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:5" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...2 lines deleted...]
-      <c r="E1" s="18"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="19"/>
-[...5 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="18"/>
-[...2 lines deleted...]
-      <c r="E3" s="18"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
     </row>
     <row r="4" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="18">
+      <c r="A4" s="15">
         <v>2026</v>
       </c>
-      <c r="B4" s="18"/>
-[...2 lines deleted...]
-      <c r="E4" s="18"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
     </row>
     <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="20" t="s">
+      <c r="B6" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="21"/>
-      <c r="D6" s="21"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="16"/>
-[...1 lines deleted...]
-      <c r="E9" s="17"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="14"/>
     </row>
     <row r="10" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="12">
-[...12 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B11" s="8">
+        <v>118</v>
+      </c>
+      <c r="C11" s="19">
+        <v>1928</v>
+      </c>
+      <c r="D11" s="19">
+        <v>1902</v>
+      </c>
+      <c r="E11" s="19">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="C12" s="10">
-        <v>1956</v>
+        <v>1874</v>
       </c>
       <c r="D12" s="10">
-        <v>1987</v>
+        <v>1906</v>
       </c>
       <c r="E12" s="10">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="12">
-[...12 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B13" s="8">
+        <v>121</v>
+      </c>
+      <c r="C13" s="19">
+        <v>1774</v>
+      </c>
+      <c r="D13" s="19">
+        <v>1763</v>
+      </c>
+      <c r="E13" s="19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="9">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C14" s="10">
-        <v>1821</v>
+        <v>1719</v>
       </c>
       <c r="D14" s="10">
-        <v>1770</v>
+        <v>1713</v>
       </c>
       <c r="E14" s="10">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="12">
-[...12 lines deleted...]
-    <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="8">
+        <v>110</v>
+      </c>
+      <c r="C15" s="19">
+        <v>1515</v>
+      </c>
+      <c r="D15" s="19">
+        <v>1544</v>
+      </c>
+      <c r="E15" s="19">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="14">
-[...9 lines deleted...]
-        <v>243</v>
+      <c r="B16" s="20">
+        <v>580</v>
+      </c>
+      <c r="C16" s="20">
+        <v>8810</v>
+      </c>
+      <c r="D16" s="20">
+        <v>8828</v>
+      </c>
+      <c r="E16" s="20">
+        <v>277</v>
       </c>
     </row>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>