--- v4 (2026-06-13)
+++ v5 (2026-08-11)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Estadística para página de internet\Mayo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Estadística para página de internet\Junio\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4325ACF0-94CB-4358-BDD9-DD8979FE6243}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51BAAEBC-1594-4DC6-AE7F-E651855828D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
+    <workbookView xWindow="14400" yWindow="0" windowWidth="14400" windowHeight="15600" xr2:uid="{A3263989-877E-4F55-AC79-126C8C18A222}"/>
   </bookViews>
   <sheets>
     <sheet name="Juzgados Civiles SJR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>1° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>2° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>3° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>4° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>5° Civil de San Juan del Río</t>
   </si>
   <si>
     <t>MIXTOS</t>
   </si>
   <si>
     <t>Datos estadísticos de los Juzgados Mixtos de Primera Instancia</t>
   </si>
   <si>
     <t>Sentencias Dictadas (Interlocutorias + Definitivas)</t>
   </si>
   <si>
-    <t>Mayo</t>
+    <t>Junio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -391,76 +391,76 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{4AED30E9-9116-4484-A620-55E302E484B8}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -740,239 +740,239 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3728CFC7-32AA-476D-9B56-716E2DBC4CAC}">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="B11" sqref="B11:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
     <col min="2" max="5" width="18.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...2 lines deleted...]
-      <c r="E1" s="15"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="16"/>
-[...5 lines deleted...]
-      <c r="A3" s="15" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+    </row>
+    <row r="3" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="15"/>
-[...2 lines deleted...]
-      <c r="E3" s="15"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="15">
+      <c r="A4" s="17">
         <v>2026</v>
       </c>
-      <c r="B4" s="15"/>
-[...2 lines deleted...]
-      <c r="E4" s="15"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
     </row>
     <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
     </row>
-    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="18"/>
-      <c r="D6" s="18"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="13"/>
-[...1 lines deleted...]
-      <c r="E9" s="14"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="16"/>
     </row>
     <row r="10" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
-        <v>118</v>
-[...11 lines deleted...]
-    <row r="12" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+      <c r="C11" s="12">
+        <v>2036</v>
+      </c>
+      <c r="D11" s="12">
+        <v>2054</v>
+      </c>
+      <c r="E11" s="12">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="C12" s="10">
-        <v>1874</v>
+        <v>2105</v>
       </c>
       <c r="D12" s="10">
-        <v>1906</v>
+        <v>2078</v>
       </c>
       <c r="E12" s="10">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
-        <v>121</v>
-[...11 lines deleted...]
-    <row r="14" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1902</v>
+      </c>
+      <c r="D13" s="12">
+        <v>1936</v>
+      </c>
+      <c r="E13" s="12">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="9">
         <v>119</v>
       </c>
       <c r="C14" s="10">
-        <v>1719</v>
+        <v>1812</v>
       </c>
       <c r="D14" s="10">
-        <v>1713</v>
+        <v>1799</v>
       </c>
       <c r="E14" s="10">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="8">
-        <v>110</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>120</v>
+      </c>
+      <c r="C15" s="12">
+        <v>1578</v>
+      </c>
+      <c r="D15" s="12">
+        <v>1538</v>
+      </c>
+      <c r="E15" s="12">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="20">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="B16" s="13">
+        <v>612</v>
+      </c>
+      <c r="C16" s="13">
+        <v>9433</v>
+      </c>
+      <c r="D16" s="13">
+        <v>9405</v>
+      </c>
+      <c r="E16" s="13">
+        <v>272</v>
       </c>
     </row>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>